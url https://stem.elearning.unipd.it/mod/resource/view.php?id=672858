--- v0 (2025-11-05)
+++ v1 (2026-05-06)
@@ -77,634 +77,618 @@
       <w:tblPr>
         <w:tblW w:w="9200" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="7780"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="20A6D4D0" w14:textId="77777777" w:rsidTr="008F5A88">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D07AD82" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Given name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A9852A1" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="59A19DD9" w14:textId="77777777" w:rsidTr="008F5A88">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B3EFFBD" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Family name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AE5B6C5" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="1119966F" w14:textId="77777777" w:rsidTr="008F5A88">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28317875" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Birth date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CE6E631" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="579DCA48" w14:textId="77777777" w:rsidTr="008F5A88">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DACCF62" w14:textId="51996D8D" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="00FA094F" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Birthplace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="099C98C7" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="14AB2A50" w14:textId="77777777" w:rsidTr="008F5A88">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B660AA4" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Citizenship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74B3114A" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="3093642C" w14:textId="77777777" w:rsidTr="00267C7E">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0582FE3B" w14:textId="7A81DC66" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="00B01621" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D5FD5A2" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00267C7E" w:rsidRPr="009D3125" w14:paraId="14C969B6" w14:textId="77777777" w:rsidTr="00267C7E">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62AA6DCE" w14:textId="2895A8E8" w:rsidR="00267C7E" w:rsidRPr="009D3125" w:rsidRDefault="00267C7E" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F4352B9" w14:textId="77777777" w:rsidR="00267C7E" w:rsidRPr="009D3125" w:rsidRDefault="00267C7E" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00267C7E" w:rsidRPr="009D3125" w14:paraId="1DD6FD52" w14:textId="77777777" w:rsidTr="00267C7E">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4981BB4F" w14:textId="65206D99" w:rsidR="00267C7E" w:rsidRPr="009D3125" w:rsidRDefault="00267C7E" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10FB902E" w14:textId="77777777" w:rsidR="00267C7E" w:rsidRPr="009D3125" w:rsidRDefault="00267C7E" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AEC7FB2" w14:textId="77777777" w:rsidR="009B6FCF" w:rsidRPr="009D3125" w:rsidRDefault="009B6FCF" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="438AE03B" w14:textId="47F4888C" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
@@ -719,1471 +703,1651 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Grade Point Average (</w:t>
       </w:r>
       <w:r w:rsidR="00235F11" w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>GPA</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00235F11" w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Master’s and Bachelor’s degrees</w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00235F11" w:rsidRPr="009D3125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Master’s and Bachelor’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00235F11" w:rsidRPr="009D3125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degrees</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1032"/>
         <w:gridCol w:w="2947"/>
         <w:gridCol w:w="2695"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="1149"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F5A88" w:rsidRPr="00C67AE5" w14:paraId="6C399499" w14:textId="77777777" w:rsidTr="00F74CD2">
+      <w:tr w:rsidR="008F5A88" w:rsidRPr="00187E48" w14:paraId="6C399499" w14:textId="77777777" w:rsidTr="00F74CD2">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6172889C" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01EFC0F0" w14:textId="1EED95A2" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>University, Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785ECC56" w14:textId="5C52C122" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Course title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="67D2097C" w14:textId="6C0E985C" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D2097C" w14:textId="7467C967" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Grade Point Average (GPA)</w:t>
             </w:r>
             <w:r w:rsidR="009B5497" w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a)</w:t>
             </w:r>
+            <w:r w:rsidR="00187E48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008B7FBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>(b)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7FC2B8D4" w14:textId="0FF5B757" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC2B8D4" w14:textId="27E35460" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Reference value for GPA</w:t>
             </w:r>
             <w:r w:rsidR="009B5497" w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (b)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7FBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="009B5497" w:rsidRPr="009D3125">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="2D2AC71F" w14:textId="77777777" w:rsidTr="00F74CD2">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7806ADE3" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Master</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3349C47E" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20A7BBBF" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DDA4DB3" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AE3B887" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="29B8A872" w14:textId="77777777" w:rsidTr="00F46599">
+      <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="29B8A872" w14:textId="77777777" w:rsidTr="00187E48">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D25ACF4" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Bachelor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0968EB6E" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76469F3B" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E578163" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E0B7C9E" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="19583DA7" w14:textId="77777777" w:rsidTr="00F74CD2">
+      <w:tr w:rsidR="008F5A88" w:rsidRPr="009D3125" w14:paraId="19583DA7" w14:textId="77777777" w:rsidTr="00187E48">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2C22D83C" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A807A1" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="00187E48" w:rsidRDefault="00187E48" w:rsidP="00187E48">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00187E48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C22D83C" w14:textId="71E383C2" w:rsidR="00187E48" w:rsidRPr="009D3125" w:rsidRDefault="00187E48" w:rsidP="00187E48">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FCE3FD3" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="053023EE" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22DF0701" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1149" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="611C64EA" w14:textId="77777777" w:rsidR="008F5A88" w:rsidRPr="009D3125" w:rsidRDefault="008F5A88" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34D5B6AA" w14:textId="44F926D4" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="009B5497" w:rsidP="00E863F1">
+    <w:p w14:paraId="34D5B6AA" w14:textId="74B81E67" w:rsidR="00235F11" w:rsidRDefault="009B5497" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">GPA is the weighted average of all </w:t>
       </w:r>
       <w:r w:rsidR="00BB7FEE" w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">exam </w:t>
       </w:r>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>grades obtained during the study</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B7FEA9" w14:textId="4909B266" w:rsidR="009B6FCF" w:rsidRPr="009D3125" w:rsidRDefault="009B5497" w:rsidP="00E863F1">
+    <w:p w14:paraId="355FE929" w14:textId="793F936E" w:rsidR="008B7FBE" w:rsidRPr="009D3125" w:rsidRDefault="008B7FBE" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D3125">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Maximum score that can be obtained for the GPA (for example, in Italy this is 30).</w:t>
+        <w:t xml:space="preserve">Indicate the missing exams in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187E48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187E48">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140DD9A2" w14:textId="77777777" w:rsidR="009B6FCF" w:rsidRPr="009D3125" w:rsidRDefault="009B6FCF" w:rsidP="00E863F1">
+    <w:p w14:paraId="678700CF" w14:textId="77777777" w:rsidR="00187E48" w:rsidRDefault="009B5497" w:rsidP="00187E48">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maximum score that can be obtained for the GPA (for example, in Italy this is 30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140DD9A2" w14:textId="77777777" w:rsidR="009B6FCF" w:rsidRDefault="009B6FCF" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BAD83C" w14:textId="77777777" w:rsidR="008B7FBE" w:rsidRDefault="008B7FBE" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3169B193" w14:textId="77777777" w:rsidR="008B7FBE" w:rsidRDefault="008B7FBE" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D4601C" w14:textId="77777777" w:rsidR="008B7FBE" w:rsidRDefault="008B7FBE" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169B5AD6" w14:textId="77777777" w:rsidR="008B7FBE" w:rsidRPr="009D3125" w:rsidRDefault="008B7FBE" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="368D2757" w14:textId="5ECFF6C8" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Final grade, final degree project and supervisor of Master’s and Bachelor’s degrees</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Final grade, final degree project and supervisor of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D3125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Master’s and Bachelor’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D3125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degrees</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9220" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1032"/>
-        <w:gridCol w:w="1242"/>
-        <w:gridCol w:w="4105"/>
+        <w:gridCol w:w="1662"/>
+        <w:gridCol w:w="3685"/>
         <w:gridCol w:w="2841"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009432E5" w:rsidRPr="009D3125" w14:paraId="44C293B2" w14:textId="77777777" w:rsidTr="00F74CD2">
+      <w:tr w:rsidR="009432E5" w:rsidRPr="009D3125" w14:paraId="44C293B2" w14:textId="77777777" w:rsidTr="003F1EB3">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72BB7ACF" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="1662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1D63444C" w14:textId="0B958E63" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E14BDA2" w14:textId="77777777" w:rsidR="003F1EB3" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Final grade (if graduated)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4105" w:type="dxa"/>
+              <w:t xml:space="preserve">Final grade </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D63444C" w14:textId="6AE4FEED" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3125">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1EB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>if graduated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3125">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="043FDD12" w14:textId="34EB4595" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Final degree project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2110BDA1" w14:textId="0EAED0BD" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009432E5" w:rsidRPr="009D3125" w14:paraId="36F3E0EC" w14:textId="77777777" w:rsidTr="00F74CD2">
+      <w:tr w:rsidR="009432E5" w:rsidRPr="009D3125" w14:paraId="36F3E0EC" w14:textId="77777777" w:rsidTr="003F1EB3">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77A8DE37" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Master</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2461D9EB" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4105" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58F1E29D" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="528F7D7F" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009432E5" w:rsidRPr="009D3125" w14:paraId="04D0C010" w14:textId="77777777" w:rsidTr="00F46599">
+      <w:tr w:rsidR="009432E5" w:rsidRPr="009D3125" w14:paraId="04D0C010" w14:textId="77777777" w:rsidTr="003F1EB3">
         <w:trPr>
           <w:trHeight w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45089912" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bachelor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75E5317C" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4105" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74A85C1A" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79E24D99" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009432E5" w:rsidRPr="009D3125" w14:paraId="71EC64B9" w14:textId="77777777" w:rsidTr="00F74CD2">
+      <w:tr w:rsidR="009432E5" w:rsidRPr="009D3125" w14:paraId="71EC64B9" w14:textId="77777777" w:rsidTr="003F1EB3">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39089E5B" w14:textId="67F76EBA" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A5FD361" w14:textId="77777777" w:rsidR="00E863F1" w:rsidRPr="009D3125" w:rsidRDefault="00E863F1" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5764E2BA" w14:textId="3A2F0611" w:rsidR="0008581E" w:rsidRPr="009D3125" w:rsidRDefault="0008581E" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="1662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="545AED42" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4105" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F4CE833" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0474C399" w14:textId="77777777" w:rsidR="009432E5" w:rsidRPr="009D3125" w:rsidRDefault="009432E5" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1665545D" w14:textId="77777777" w:rsidR="00C67AE5" w:rsidRPr="00C67AE5" w:rsidRDefault="00C67AE5" w:rsidP="00C67AE5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2225,393 +2389,383 @@
         <w:t>academic</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> studies</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="1256"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00235F11" w:rsidRPr="00C67AE5" w14:paraId="6A8CB189" w14:textId="77777777" w:rsidTr="00F74CD2">
+      <w:tr w:rsidR="00235F11" w:rsidRPr="00187E48" w14:paraId="6A8CB189" w14:textId="77777777" w:rsidTr="00F74CD2">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48DE36ED" w14:textId="0F4E7244" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="002E17E1" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Starting date of the academic study (a) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FEDEF21" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35FB6DFA" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09B6D103" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="457D149D" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00235F11" w:rsidRPr="009D3125" w14:paraId="06674392" w14:textId="77777777" w:rsidTr="00F74CD2">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3283C131" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Date of Master's graduation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03974846" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DBC663E" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FAB36EF" w14:textId="696440A3" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>(actual or expected)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00235F11" w:rsidRPr="009D3125" w14:paraId="3DC23659" w14:textId="77777777" w:rsidTr="00F74CD2">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4297FC39" w14:textId="4F824D34" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
@@ -2631,192 +2785,187 @@
               <w:t xml:space="preserve">duration </w:t>
             </w:r>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>of studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BB3FBC9" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22CF2922" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>years and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0069D266" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76B94CBF" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00235F11" w:rsidRPr="009D3125" w14:paraId="295ADA04" w14:textId="77777777" w:rsidTr="00F74CD2">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EABB90A" w14:textId="2DDA247F" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="005416F1" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
@@ -2836,208 +2985,203 @@
               <w:t xml:space="preserve"> duration</w:t>
             </w:r>
             <w:r w:rsidR="00235F11" w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> of studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CE6A41F" w14:textId="211C62E6" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005416F1" w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37334441" w14:textId="5B20C45B" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00BB7FEE" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">years </w:t>
             </w:r>
             <w:r w:rsidR="00235F11" w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44CE495B" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38E0F66F" w14:textId="4B4116D8" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00235F11" w:rsidRPr="009D3125" w14:paraId="609CF609" w14:textId="77777777" w:rsidTr="00F74CD2">
         <w:trPr>
           <w:trHeight w:val="1629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D6A8F31" w14:textId="377B36FC" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
@@ -3070,177 +3214,179 @@
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Specify start/end dates </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C040612" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6169AE03" w14:textId="0D3AEE83" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E45A240" w14:textId="7ADD0CA4" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="406E4013" w14:textId="77777777" w:rsidR="00235F11" w:rsidRPr="009D3125" w:rsidRDefault="00235F11" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CE74846" w14:textId="3D1F9058" w:rsidR="002E17E1" w:rsidRPr="009D3125" w:rsidRDefault="002E17E1" w:rsidP="00E863F1">
+    <w:p w14:paraId="1CE74846" w14:textId="67F1412F" w:rsidR="002E17E1" w:rsidRPr="009D3125" w:rsidRDefault="00FF5D5A" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Refers to the first </w:t>
+        <w:t>Referring</w:t>
+      </w:r>
+      <w:r w:rsidR="002E17E1" w:rsidRPr="009D3125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the first </w:t>
       </w:r>
       <w:r w:rsidR="00896E57" w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>academic degree</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2A750E" w14:textId="77777777" w:rsidR="0008581E" w:rsidRPr="009D3125" w:rsidRDefault="0008581E" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4284C9" w14:textId="60215147" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -3294,51 +3440,50 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="3583"/>
         <w:gridCol w:w="3313"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D3736D" w:rsidRPr="009D3125" w14:paraId="7F51C92A" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="412FF494" w14:textId="1DD69FDD" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00896E57" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3347,706 +3492,697 @@
               <w:t xml:space="preserve">Starting </w:t>
             </w:r>
             <w:r w:rsidR="00D3736D" w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67C6A9F4" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Duration (months)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B72EDD3" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="131A9EFB" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Institution, country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3736D" w:rsidRPr="009D3125" w14:paraId="1A417373" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F9F431F" w14:textId="054960C3" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BDEE7A3" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="516916EE" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47A18393" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3736D" w:rsidRPr="009D3125" w14:paraId="1ED91465" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BF6BC79" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23A9428E" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F6AF7D6" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35B293B3" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3736D" w:rsidRPr="009D3125" w14:paraId="309D15BF" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08F01C6B" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E7EF169" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6700405A" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FB1BC9A" w14:textId="77777777" w:rsidR="00D3736D" w:rsidRPr="009D3125" w:rsidRDefault="00D3736D" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FD356D5" w14:textId="77777777" w:rsidR="00E863F1" w:rsidRPr="009D3125" w:rsidRDefault="00E863F1" w:rsidP="00E863F1">
+    <w:p w14:paraId="5FD356D5" w14:textId="77777777" w:rsidR="00E863F1" w:rsidRDefault="00E863F1" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06070E1B" w14:textId="77777777" w:rsidR="002446E2" w:rsidRPr="009D3125" w:rsidRDefault="002446E2" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="513E2A22" w14:textId="6BFF28A2" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Research activities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
       <w:tr w:rsidR="00784317" w:rsidRPr="009D3125" w14:paraId="4D88B891" w14:textId="77777777" w:rsidTr="00E863F1">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30064B8D" w14:textId="32061DD8" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Hosting Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C8D206F" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Duration (months)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D2235B7" w14:textId="330E68C2" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4062,318 +4198,308 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Programme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00784317" w:rsidRPr="009D3125" w14:paraId="7F4EC9A0" w14:textId="77777777" w:rsidTr="00E863F1">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="111D6D91" w14:textId="7445D949" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="310113D1" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1161FEFD" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00784317" w:rsidRPr="009D3125" w14:paraId="7289075B" w14:textId="77777777" w:rsidTr="00E863F1">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C9A03FA" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B97433F" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44FB8EEB" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00784317" w:rsidRPr="009D3125" w14:paraId="3752DB65" w14:textId="77777777" w:rsidTr="00E863F1">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DEC1158" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34620F8C" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30FB38A4" w14:textId="77777777" w:rsidR="00784317" w:rsidRPr="009D3125" w:rsidRDefault="00784317" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4459,51 +4585,50 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E0812" w:rsidRPr="009D3125" w14:paraId="39E7F985" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E0C0913" w14:textId="54EA48BB" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="00BB7FEE" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4512,544 +4637,529 @@
               <w:t xml:space="preserve">Starting </w:t>
             </w:r>
             <w:r w:rsidR="006E0812" w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EC51DE1" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Duration (months)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B1823DE" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7824E166" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Institution, country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E0812" w:rsidRPr="009D3125" w14:paraId="5356A161" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="135C39B6" w14:textId="290F8799" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="541EBF27" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A98124F" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7703440D" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E0812" w:rsidRPr="009D3125" w14:paraId="62520AB5" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D79ED6A" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0995D9EC" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54D5E11D" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C2A0016" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E0812" w:rsidRPr="009D3125" w14:paraId="24160754" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00719CDF" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="219BC5B2" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FFBF75B" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="304D6485" w14:textId="77777777" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="006E0812" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5087,92 +5197,90 @@
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2875"/>
         <w:gridCol w:w="1585"/>
         <w:gridCol w:w="1583"/>
         <w:gridCol w:w="1583"/>
         <w:gridCol w:w="1583"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A023D" w:rsidRPr="009D3125" w14:paraId="3FC831DA" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="577EE7D0" w14:textId="6503B468" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A900C93" w14:textId="12AFB1D7" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5208,171 +5316,167 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="433F4077" w14:textId="40B3D5BF" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Listening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C98DFA2" w14:textId="3BC6BB9C" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Speaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A023D" w:rsidRPr="009D3125" w14:paraId="673534F7" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E2D5687" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C5D6D2F" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5382,155 +5486,151 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B7E0B0E" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17326C88" w14:textId="1B551E74" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="047A69B0" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A023D" w:rsidRPr="009D3125" w14:paraId="2D018256" w14:textId="77777777" w:rsidTr="00496AD6">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F3DD220" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01B31322" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5540,155 +5640,151 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C0DF769" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DF1BC6B" w14:textId="1D7AD36E" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DD63023" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A023D" w:rsidRPr="009D3125" w14:paraId="0D6BF73C" w14:textId="77777777" w:rsidTr="00496AD6">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DF1EBFE" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34F74571" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5699,256 +5795,275 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A989AB4" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D2FD58C" w14:textId="0ED91F76" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F2018FF" w14:textId="77777777" w:rsidR="00F74CD2" w:rsidRPr="009D3125" w:rsidRDefault="00F74CD2" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00496AD6" w:rsidRPr="009D3125" w14:paraId="59BD609C" w14:textId="77777777" w:rsidTr="00496AD6">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6247CB9C" w14:textId="77777777" w:rsidR="00496AD6" w:rsidRPr="009D3125" w:rsidRDefault="00496AD6" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="775B1ADA" w14:textId="77777777" w:rsidR="00496AD6" w:rsidRPr="009D3125" w:rsidRDefault="00496AD6" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D220EB5" w14:textId="77777777" w:rsidR="00496AD6" w:rsidRPr="009D3125" w:rsidRDefault="00496AD6" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E9B3D27" w14:textId="77777777" w:rsidR="00496AD6" w:rsidRPr="009D3125" w:rsidRDefault="00496AD6" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4485BD56" w14:textId="77777777" w:rsidR="00496AD6" w:rsidRPr="009D3125" w:rsidRDefault="00496AD6" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64B8C60A" w14:textId="7DB397A6" w:rsidR="00E863F1" w:rsidRPr="009D3125" w:rsidRDefault="00E863F1" w:rsidP="00E863F1">
+    <w:p w14:paraId="64B8C60A" w14:textId="7DB397A6" w:rsidR="00E863F1" w:rsidRDefault="00E863F1" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC8E8D8" w14:textId="77777777" w:rsidR="009A1EA1" w:rsidRDefault="009A1EA1" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449C3D2D" w14:textId="77777777" w:rsidR="009A1EA1" w:rsidRDefault="009A1EA1" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151818DF" w14:textId="77777777" w:rsidR="009A1EA1" w:rsidRPr="009D3125" w:rsidRDefault="009A1EA1" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DCDA6C0" w14:textId="2EFA6D7C" w:rsidR="00E863F1" w:rsidRPr="009D3125" w:rsidRDefault="00E863F1" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Other relevant skills (e.g.: computer skills</w:t>
       </w:r>
       <w:r w:rsidR="00C67AE5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, laboratory skills, etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184B806B" w14:textId="24F220FD" w:rsidR="00E863F1" w:rsidRPr="009D3125" w:rsidRDefault="00E863F1" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -5973,496 +6088,483 @@
     </w:p>
     <w:p w14:paraId="7FDF7DD6" w14:textId="77777777" w:rsidR="00E863F1" w:rsidRPr="009D3125" w:rsidRDefault="00E863F1" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="220BE36F" w14:textId="505EF372" w:rsidR="006E0812" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Scientific awards</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FEE" w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, research grants, scholarships</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (relevant to the Curriculum)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="4471"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
       <w:tr w:rsidR="0033691C" w:rsidRPr="009D3125" w14:paraId="7A9AF714" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C80FB2A" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B304569" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35E3AE1A" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Institution, country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033691C" w:rsidRPr="009D3125" w14:paraId="32C7F2EF" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2605C017" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45A6F5B7" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="312D52A3" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033691C" w:rsidRPr="009D3125" w14:paraId="6C9FE21F" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E082A06" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A411E7E" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F3B9A6B" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033691C" w:rsidRPr="009D3125" w14:paraId="2FE3323A" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CB2A4A4" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C62F846" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BDB8751" w14:textId="77777777" w:rsidR="0033691C" w:rsidRPr="009D3125" w:rsidRDefault="0033691C" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -6524,505 +6626,510 @@
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F4AF4" w:rsidRPr="009D3125" w14:paraId="691D1B57" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43DFC98D" w14:textId="5ADAB37D" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Type </w:t>
             </w:r>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Journal, Conference, Patent, Other (e.g., book chapter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78C66E5F" w14:textId="7067F0EB" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>ISI-Scopus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01F32D4A" w14:textId="18FD4596" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Bibliographical information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F4AF4" w:rsidRPr="009D3125" w14:paraId="54526D75" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CAEBFF0" w14:textId="77777777" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EBFBF00" w14:textId="2D693485" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C6831FC" w14:textId="77777777" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F4AF4" w:rsidRPr="009D3125" w14:paraId="52CEB4FB" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="793E0455" w14:textId="77777777" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39B87FFF" w14:textId="6EE65786" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44AA42BA" w14:textId="77777777" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F4AF4" w:rsidRPr="009D3125" w14:paraId="1DC3479F" w14:textId="77777777" w:rsidTr="007A023D">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F01F219" w14:textId="77777777" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="012E58EA" w14:textId="691AE49A" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E08AC35" w14:textId="77777777" w:rsidR="000F4AF4" w:rsidRPr="009D3125" w:rsidRDefault="000F4AF4" w:rsidP="00E863F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3125">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59CB1EA3" w14:textId="77777777" w:rsidR="0008581E" w:rsidRPr="009D3125" w:rsidRDefault="0008581E" w:rsidP="00E863F1">
+    <w:p w14:paraId="59CB1EA3" w14:textId="77777777" w:rsidR="0008581E" w:rsidRDefault="0008581E" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CF0CE5" w14:textId="77777777" w:rsidR="009A1EA1" w:rsidRDefault="009A1EA1" w:rsidP="00E863F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F13B135" w14:textId="77777777" w:rsidR="009A1EA1" w:rsidRPr="009D3125" w:rsidRDefault="009A1EA1" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="177C13B4" w14:textId="77777777" w:rsidR="0008581E" w:rsidRPr="009D3125" w:rsidRDefault="0008581E" w:rsidP="00E863F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Other information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593F09A2" w14:textId="74D0DEBF" w:rsidR="0008581E" w:rsidRPr="009D3125" w:rsidRDefault="0008581E" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEAE704" w14:textId="77777777" w:rsidR="003B4E48" w:rsidRPr="009D3125" w:rsidRDefault="003B4E48" w:rsidP="00E863F1">
       <w:pPr>
@@ -7146,100 +7253,122 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009D3125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00722D64" w:rsidRPr="009D3125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D3125">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00722D64" w:rsidRPr="009D3125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(Signature)</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D3125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Signature)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7307FD" w14:textId="77777777" w:rsidR="003B4E48" w:rsidRDefault="003B4E48" w:rsidP="00E863F1">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B4E48" w:rsidSect="00E61FBC">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BBB929A" w14:textId="77777777" w:rsidR="008E6A51" w:rsidRDefault="008E6A51" w:rsidP="00235F11">
+    <w:p w14:paraId="021D49A3" w14:textId="77777777" w:rsidR="003B506A" w:rsidRDefault="003B506A" w:rsidP="00235F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65A4AEAE" w14:textId="77777777" w:rsidR="008E6A51" w:rsidRDefault="008E6A51" w:rsidP="00235F11">
+    <w:p w14:paraId="36676A15" w14:textId="77777777" w:rsidR="003B506A" w:rsidRDefault="003B506A" w:rsidP="00235F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7385,61 +7514,61 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="44DFED3F" w14:textId="77777777" w:rsidR="00235F11" w:rsidRDefault="00235F11">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C14FE94" w14:textId="77777777" w:rsidR="008E6A51" w:rsidRDefault="008E6A51" w:rsidP="00235F11">
+    <w:p w14:paraId="3E05ADAB" w14:textId="77777777" w:rsidR="003B506A" w:rsidRDefault="003B506A" w:rsidP="00235F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09339643" w14:textId="77777777" w:rsidR="008E6A51" w:rsidRDefault="008E6A51" w:rsidP="00235F11">
+    <w:p w14:paraId="260A2520" w14:textId="77777777" w:rsidR="003B506A" w:rsidRDefault="003B506A" w:rsidP="00235F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10632" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5818"/>
       <w:gridCol w:w="4814"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C67AE5" w14:paraId="7EA88B8A" w14:textId="77777777" w:rsidTr="00935B27">
@@ -8310,158 +8439,166 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="764107332">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="544173861">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1881362669">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="958295272">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1021199454">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="278071121">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C637F1"/>
     <w:rsid w:val="00056399"/>
     <w:rsid w:val="00081013"/>
     <w:rsid w:val="0008581E"/>
     <w:rsid w:val="00090A0F"/>
     <w:rsid w:val="000F4AF4"/>
     <w:rsid w:val="00110F9E"/>
     <w:rsid w:val="00132919"/>
+    <w:rsid w:val="00187E48"/>
     <w:rsid w:val="001E0358"/>
     <w:rsid w:val="002161F0"/>
     <w:rsid w:val="00235F11"/>
+    <w:rsid w:val="002446E2"/>
     <w:rsid w:val="00267C7E"/>
     <w:rsid w:val="002920A7"/>
     <w:rsid w:val="002E17E1"/>
     <w:rsid w:val="0033691C"/>
     <w:rsid w:val="003B4E48"/>
+    <w:rsid w:val="003B506A"/>
+    <w:rsid w:val="003F1EB3"/>
     <w:rsid w:val="00406BD7"/>
     <w:rsid w:val="00476A59"/>
     <w:rsid w:val="00496AD6"/>
     <w:rsid w:val="005416F1"/>
     <w:rsid w:val="00543889"/>
     <w:rsid w:val="005D3F13"/>
     <w:rsid w:val="00627C57"/>
     <w:rsid w:val="00630F75"/>
     <w:rsid w:val="0065470E"/>
     <w:rsid w:val="006E0812"/>
     <w:rsid w:val="00722D64"/>
     <w:rsid w:val="00784317"/>
     <w:rsid w:val="00790E39"/>
     <w:rsid w:val="007A023D"/>
     <w:rsid w:val="007B595D"/>
     <w:rsid w:val="007C6C51"/>
     <w:rsid w:val="007E1F36"/>
     <w:rsid w:val="00826D2A"/>
     <w:rsid w:val="008901C9"/>
     <w:rsid w:val="00896A60"/>
     <w:rsid w:val="00896E57"/>
     <w:rsid w:val="008A1453"/>
     <w:rsid w:val="008B501D"/>
+    <w:rsid w:val="008B7FBE"/>
     <w:rsid w:val="008E6A51"/>
     <w:rsid w:val="008F5A88"/>
     <w:rsid w:val="0093310F"/>
     <w:rsid w:val="009432E5"/>
     <w:rsid w:val="00992AA1"/>
+    <w:rsid w:val="009A1EA1"/>
     <w:rsid w:val="009B5497"/>
     <w:rsid w:val="009B6FCF"/>
     <w:rsid w:val="009D3125"/>
     <w:rsid w:val="00A25D4E"/>
     <w:rsid w:val="00A33AC9"/>
     <w:rsid w:val="00A35401"/>
     <w:rsid w:val="00AB53F7"/>
     <w:rsid w:val="00AC6747"/>
     <w:rsid w:val="00B01621"/>
     <w:rsid w:val="00B15C5A"/>
     <w:rsid w:val="00B527BB"/>
     <w:rsid w:val="00B96AE5"/>
     <w:rsid w:val="00BA29E5"/>
     <w:rsid w:val="00BB7FEE"/>
     <w:rsid w:val="00C14500"/>
     <w:rsid w:val="00C637F1"/>
     <w:rsid w:val="00C63B03"/>
     <w:rsid w:val="00C67AE5"/>
     <w:rsid w:val="00CE4CFF"/>
     <w:rsid w:val="00CF2C9A"/>
     <w:rsid w:val="00D3736D"/>
+    <w:rsid w:val="00E35FEE"/>
     <w:rsid w:val="00E61FBC"/>
     <w:rsid w:val="00E863F1"/>
     <w:rsid w:val="00EB0E78"/>
     <w:rsid w:val="00EB4DE1"/>
     <w:rsid w:val="00F20D08"/>
     <w:rsid w:val="00F40589"/>
     <w:rsid w:val="00F46599"/>
     <w:rsid w:val="00F53D7F"/>
     <w:rsid w:val="00F74CD2"/>
     <w:rsid w:val="00F74D2F"/>
     <w:rsid w:val="00FA094F"/>
     <w:rsid w:val="00FB2454"/>
+    <w:rsid w:val="00FF5D5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="49FF23C3"/>
@@ -9619,70 +9756,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15A422E9-DB6C-4371-AFA0-5CD11E739C2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2816</Characters>
+  <Pages>5</Pages>
+  <Words>503</Words>
+  <Characters>2870</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3303</CharactersWithSpaces>
+  <CharactersWithSpaces>3367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>giulio</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>