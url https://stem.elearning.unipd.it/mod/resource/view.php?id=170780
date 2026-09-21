--- v1 (2026-05-25)
+++ v2 (2026-09-21)
@@ -1,742 +1,1432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2B4B79D1" w14:textId="77777777" w:rsidR="004A3A8D" w:rsidRDefault="004A3A8D" w:rsidP="0081331E">
+    <w:p w14:paraId="78C4C61E" w14:textId="2F99DF6F" w:rsidR="0046701A" w:rsidRPr="00ED0BB4" w:rsidRDefault="000E73AD" w:rsidP="00F40F49">
       <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042690A">
-[...47 lines deleted...]
-        </w:drawing>
+      <w:r w:rsidRPr="00ED0BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>UNIVERSITÀ DEGLI STUDI DI PADOVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098D0EB6" w14:textId="77777777" w:rsidR="004A3A8D" w:rsidRDefault="004A3A8D" w:rsidP="004A3A8D">
+    <w:p w14:paraId="2FF1702D" w14:textId="3F2EECF2" w:rsidR="0046701A" w:rsidRPr="00825390" w:rsidRDefault="0046701A" w:rsidP="0046701A">
       <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A3A8D">
-        <w:rPr>
+      <w:r w:rsidRPr="00825390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dipartimento di </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94C06" w:rsidRPr="00E94C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...1 lines deleted...]
-        <w:t>NIVERSITA’ DEGLI STUDI DI PADOVA</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ingegneria Industriale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037A100C" w14:textId="77777777" w:rsidR="0042690A" w:rsidRDefault="004A3A8D" w:rsidP="0042690A">
+    <w:p w14:paraId="5C692AD0" w14:textId="7DD1F75D" w:rsidR="0018744A" w:rsidRPr="004E785A" w:rsidRDefault="006F2F90" w:rsidP="00F64321">
       <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...150 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA3040">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Master’s Thesis Title</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">[second </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1EA1" w:rsidRPr="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="004E785A" w:rsidRPr="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">partment </w:t>
+      </w:r>
+      <w:r w:rsidR="004E785A" w:rsidRPr="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>ONLY if your supervisor belongs to a different Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B34E8C4" w14:textId="77777777" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="0081331E">
+    <w:p w14:paraId="499C5DCE" w14:textId="77777777" w:rsidR="00D36B44" w:rsidRPr="004E785A" w:rsidRDefault="00D36B44" w:rsidP="00F64321">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10077855" w14:textId="77CE429A" w:rsidR="0004499F" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="0004499F">
+    <w:p w14:paraId="2F481B38" w14:textId="77777777" w:rsidR="008967D4" w:rsidRPr="004E785A" w:rsidRDefault="008967D4" w:rsidP="000E73AD">
       <w:pPr>
-        <w:jc w:val="right"/>
-[...66 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A66AF5B" w14:textId="77777777" w:rsidR="0004499F" w:rsidRPr="00DA3040" w:rsidRDefault="0004499F" w:rsidP="0081331E">
+    <w:p w14:paraId="1756550E" w14:textId="77777777" w:rsidR="007E1EA1" w:rsidRPr="004E785A" w:rsidRDefault="007E1EA1" w:rsidP="00F64321">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A15DE51" w14:textId="720D03FB" w:rsidR="0081331E" w:rsidRPr="004A3A8D" w:rsidRDefault="0081331E" w:rsidP="0081331E">
+    <w:p w14:paraId="6609C53D" w14:textId="3AB85D25" w:rsidR="00FC3E63" w:rsidRPr="007E1EA1" w:rsidRDefault="00BB52E1" w:rsidP="00F64321">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="007E1EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corso di </w:t>
+      </w:r>
+      <w:r w:rsidR="00431D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00070174" w:rsidRPr="007E1EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>aurea</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Magistrale</w:t>
+      </w:r>
+      <w:r w:rsidR="00070174" w:rsidRPr="007E1EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80AC0" w:rsidRPr="007E1EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+      <w:r w:rsidR="009119BC" w:rsidRPr="007E1EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0081331E" w:rsidRPr="004A3A8D" w:rsidSect="00900621">
-[...3 lines deleted...]
-      <w:noEndnote/>
+    <w:p w14:paraId="05EBD864" w14:textId="77777777" w:rsidR="00EB1AF5" w:rsidRPr="00BB52E1" w:rsidRDefault="00EB1AF5" w:rsidP="000E73AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D91F7D" w14:textId="77777777" w:rsidR="00EB1AF5" w:rsidRPr="00BB52E1" w:rsidRDefault="00EB1AF5" w:rsidP="00F64321">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B99C9DC" w14:textId="77777777" w:rsidR="00EB1AF5" w:rsidRPr="00BB52E1" w:rsidRDefault="00EB1AF5" w:rsidP="00F64321">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E1F9C0" w14:textId="3647B1FF" w:rsidR="00484B82" w:rsidRPr="00955AEC" w:rsidRDefault="00F64321" w:rsidP="00F64321">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esi</w:t>
+      </w:r>
+      <w:r w:rsidR="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00825390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796A6E60" w14:textId="77777777" w:rsidR="008967D4" w:rsidRDefault="008967D4" w:rsidP="000E73AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018E5976" w14:textId="77777777" w:rsidR="008967D4" w:rsidRDefault="008967D4" w:rsidP="00F64321">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5986079B" w14:textId="77777777" w:rsidR="000E73AD" w:rsidRDefault="000E73AD" w:rsidP="00F64321">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613384FC" w14:textId="77777777" w:rsidR="008967D4" w:rsidRPr="00BB52E1" w:rsidRDefault="008967D4" w:rsidP="00F64321">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5382"/>
+        <w:gridCol w:w="4806"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008967D4" w:rsidRPr="008967D4" w14:paraId="5A2BD3DB" w14:textId="77777777" w:rsidTr="00E12B64">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77840842" w14:textId="6F24E37B" w:rsidR="008967D4" w:rsidRPr="008967D4" w:rsidRDefault="008967D4" w:rsidP="008967D4">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Relatore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/Relatrice</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="087DB8EB" w14:textId="69A7F36B" w:rsidR="008967D4" w:rsidRPr="008967D4" w:rsidRDefault="008967D4" w:rsidP="00200D58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Laureando/a:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008967D4" w:rsidRPr="000D2DC1" w14:paraId="5661A36F" w14:textId="77777777" w:rsidTr="00E12B64">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2036793D" w14:textId="423B98AD" w:rsidR="008967D4" w:rsidRPr="00355D61" w:rsidRDefault="008967D4" w:rsidP="00200D58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/ Ing.</w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DC1" w:rsidRPr="00BB52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DC1" w:rsidRPr="00B719C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Dott.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00355D61" w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>name and surname</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB87D36" w14:textId="405CFFD0" w:rsidR="008967D4" w:rsidRPr="00355D61" w:rsidRDefault="008967D4" w:rsidP="00200D58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>[n</w:t>
+            </w:r>
+            <w:r w:rsidR="00355D61" w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">me </w:t>
+            </w:r>
+            <w:r w:rsidR="00355D61" w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00355D61" w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>surname</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E6B5325" w14:textId="51F0AD6C" w:rsidR="008967D4" w:rsidRPr="00355D61" w:rsidRDefault="008967D4" w:rsidP="00200D58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Matricola</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: [</w:t>
+            </w:r>
+            <w:r w:rsidR="00355D61" w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">matriculation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>num</w:t>
+            </w:r>
+            <w:r w:rsidR="00355D61" w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>er]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E12B64" w:rsidRPr="000D2DC1" w14:paraId="335C09EA" w14:textId="77777777" w:rsidTr="00E12B64">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD2CFB4" w14:textId="77777777" w:rsidR="00E12B64" w:rsidRPr="00355D61" w:rsidRDefault="00E12B64" w:rsidP="00200D58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35770DE0" w14:textId="77777777" w:rsidR="00E12B64" w:rsidRPr="00355D61" w:rsidRDefault="00E12B64" w:rsidP="00200D58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E12B64" w:rsidRPr="008967D4" w14:paraId="774DBF10" w14:textId="77777777" w:rsidTr="00405D7C">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37241344" w14:textId="2D097BA0" w:rsidR="00E12B64" w:rsidRPr="00BB52E1" w:rsidRDefault="00E12B64" w:rsidP="00E12B64">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Relatore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2/Relatrice2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E03EAA5" w14:textId="77777777" w:rsidR="00E12B64" w:rsidRPr="008967D4" w:rsidRDefault="00E12B64" w:rsidP="00E12B64">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E12B64" w:rsidRPr="000D2DC1" w14:paraId="5B89E241" w14:textId="77777777" w:rsidTr="00E12B64">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135F7C94" w14:textId="4AD3AAA5" w:rsidR="00E12B64" w:rsidRPr="00355D61" w:rsidRDefault="00E12B64" w:rsidP="00E12B64">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/ Ing.</w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DC1" w:rsidRPr="00BB52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DC1" w:rsidRPr="00B719C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Dott.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00355D61" w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>name and surname</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513AE5AC" w14:textId="77777777" w:rsidR="00E12B64" w:rsidRPr="00355D61" w:rsidRDefault="00E12B64" w:rsidP="00E12B64">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EA17FF1" w14:textId="77777777" w:rsidR="00BB52E1" w:rsidRPr="00355D61" w:rsidRDefault="00BB52E1" w:rsidP="008967D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BB52E1" w:rsidRPr="00355D61" w:rsidSect="000E73AD">
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="3556" w:right="851" w:bottom="709" w:left="851" w:header="709" w:footer="119" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="140EB2EA" w14:textId="77777777" w:rsidR="0050195A" w:rsidRDefault="0050195A" w:rsidP="006F2F90">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7BB02F42" w14:textId="77777777" w:rsidR="0050195A" w:rsidRDefault="0050195A" w:rsidP="006F2F90">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="298EB5A3" w14:textId="4A624F98" w:rsidR="007E1EA1" w:rsidRDefault="00E12B64" w:rsidP="00E12B64">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E12B64">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Anno Accademico </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00A73557">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>202.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E12B64">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00A73557">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>202.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="40581254" w14:textId="77777777" w:rsidR="00E12B64" w:rsidRDefault="00E12B64" w:rsidP="00E12B64">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2F5A69E9" w14:textId="77777777" w:rsidR="00E12B64" w:rsidRPr="00E12B64" w:rsidRDefault="00E12B64" w:rsidP="00E12B64">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="38C3B747" w14:textId="77777777" w:rsidR="0050195A" w:rsidRDefault="0050195A" w:rsidP="006F2F90">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="07CA92FC" w14:textId="77777777" w:rsidR="0050195A" w:rsidRDefault="0050195A" w:rsidP="006F2F90">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57E45DFC" w14:textId="1B7D37EA" w:rsidR="007E1EA1" w:rsidRDefault="00DB572F" w:rsidP="006F2F90">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DD6CC86" wp14:editId="3C5817DA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>22860</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1506071" cy="1506071"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="940773914" name="Immagine 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="940773914" name="Immagine 1"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1506071" cy="1506071"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
-  <w:drawingGridHorizontalSpacing w:val="102"/>
-  <w:drawingGridVerticalSpacing w:val="181"/>
+  <w:drawingGridHorizontalSpacing w:val="360"/>
+  <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A3A8D"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00F240E8"/>
+    <w:rsidRoot w:val="0071546D"/>
+    <w:rsid w:val="00025A2B"/>
+    <w:rsid w:val="00057D01"/>
+    <w:rsid w:val="00066CAB"/>
+    <w:rsid w:val="00067C6C"/>
+    <w:rsid w:val="00070174"/>
+    <w:rsid w:val="00077A91"/>
+    <w:rsid w:val="000B37C8"/>
+    <w:rsid w:val="000D2CD7"/>
+    <w:rsid w:val="000D2DC1"/>
+    <w:rsid w:val="000D4515"/>
+    <w:rsid w:val="000E73AD"/>
+    <w:rsid w:val="00100001"/>
+    <w:rsid w:val="001137BF"/>
+    <w:rsid w:val="00115924"/>
+    <w:rsid w:val="00117DD7"/>
+    <w:rsid w:val="00123836"/>
+    <w:rsid w:val="001772EE"/>
+    <w:rsid w:val="0018744A"/>
+    <w:rsid w:val="001A2F5A"/>
+    <w:rsid w:val="002255F9"/>
+    <w:rsid w:val="00226435"/>
+    <w:rsid w:val="00236218"/>
+    <w:rsid w:val="002A4A33"/>
+    <w:rsid w:val="00301375"/>
+    <w:rsid w:val="0030414B"/>
+    <w:rsid w:val="003044B9"/>
+    <w:rsid w:val="00341F5A"/>
+    <w:rsid w:val="00355D61"/>
+    <w:rsid w:val="003726AB"/>
+    <w:rsid w:val="0038333F"/>
+    <w:rsid w:val="003D75AC"/>
+    <w:rsid w:val="00403AE1"/>
+    <w:rsid w:val="00405D7C"/>
+    <w:rsid w:val="00431D41"/>
+    <w:rsid w:val="00452E4D"/>
+    <w:rsid w:val="0046701A"/>
+    <w:rsid w:val="00484B82"/>
+    <w:rsid w:val="00493877"/>
+    <w:rsid w:val="0049434A"/>
+    <w:rsid w:val="00496991"/>
+    <w:rsid w:val="004E4C38"/>
+    <w:rsid w:val="004E5EFC"/>
+    <w:rsid w:val="004E785A"/>
+    <w:rsid w:val="0050195A"/>
+    <w:rsid w:val="00517F8E"/>
+    <w:rsid w:val="00524AFA"/>
+    <w:rsid w:val="0053209C"/>
+    <w:rsid w:val="005337EF"/>
+    <w:rsid w:val="00544482"/>
+    <w:rsid w:val="00574B10"/>
+    <w:rsid w:val="00580527"/>
+    <w:rsid w:val="00581A9B"/>
+    <w:rsid w:val="005B7C85"/>
+    <w:rsid w:val="005C3278"/>
+    <w:rsid w:val="005C40E3"/>
+    <w:rsid w:val="005F0429"/>
+    <w:rsid w:val="0064116F"/>
+    <w:rsid w:val="0069022F"/>
+    <w:rsid w:val="006A48C7"/>
+    <w:rsid w:val="006F2F90"/>
+    <w:rsid w:val="007046A1"/>
+    <w:rsid w:val="0071546D"/>
+    <w:rsid w:val="007549CC"/>
+    <w:rsid w:val="007579D8"/>
+    <w:rsid w:val="00760ACE"/>
+    <w:rsid w:val="00777B99"/>
+    <w:rsid w:val="007C2AAC"/>
+    <w:rsid w:val="007E1EA1"/>
+    <w:rsid w:val="007F4215"/>
+    <w:rsid w:val="00875762"/>
+    <w:rsid w:val="008967D4"/>
+    <w:rsid w:val="008B5816"/>
+    <w:rsid w:val="008B624A"/>
+    <w:rsid w:val="008E35B8"/>
+    <w:rsid w:val="009119BC"/>
+    <w:rsid w:val="00941874"/>
+    <w:rsid w:val="00955AEC"/>
+    <w:rsid w:val="0098715F"/>
+    <w:rsid w:val="009A2117"/>
+    <w:rsid w:val="009A4956"/>
+    <w:rsid w:val="009A4C7B"/>
+    <w:rsid w:val="009A5879"/>
+    <w:rsid w:val="009A605F"/>
+    <w:rsid w:val="009B500A"/>
+    <w:rsid w:val="009E24C6"/>
+    <w:rsid w:val="00A4494E"/>
+    <w:rsid w:val="00A73557"/>
+    <w:rsid w:val="00A87FD4"/>
+    <w:rsid w:val="00AA19C3"/>
+    <w:rsid w:val="00AB0947"/>
+    <w:rsid w:val="00AC6F17"/>
+    <w:rsid w:val="00B34ED2"/>
+    <w:rsid w:val="00B67C46"/>
+    <w:rsid w:val="00B9575C"/>
+    <w:rsid w:val="00BA2FDD"/>
+    <w:rsid w:val="00BB1E1E"/>
+    <w:rsid w:val="00BB52E1"/>
+    <w:rsid w:val="00BE20DC"/>
+    <w:rsid w:val="00BF1516"/>
+    <w:rsid w:val="00C20F86"/>
+    <w:rsid w:val="00C54198"/>
+    <w:rsid w:val="00C6003D"/>
+    <w:rsid w:val="00C76AA5"/>
+    <w:rsid w:val="00C773F8"/>
+    <w:rsid w:val="00C80AC0"/>
+    <w:rsid w:val="00C82C0A"/>
+    <w:rsid w:val="00CC7AAE"/>
+    <w:rsid w:val="00CF24BC"/>
+    <w:rsid w:val="00CF4880"/>
+    <w:rsid w:val="00D05521"/>
+    <w:rsid w:val="00D11162"/>
+    <w:rsid w:val="00D35746"/>
+    <w:rsid w:val="00D36B44"/>
+    <w:rsid w:val="00D45AEE"/>
+    <w:rsid w:val="00D53C58"/>
+    <w:rsid w:val="00D930D4"/>
+    <w:rsid w:val="00DA7B80"/>
+    <w:rsid w:val="00DB43F1"/>
+    <w:rsid w:val="00DB572F"/>
+    <w:rsid w:val="00DC6871"/>
+    <w:rsid w:val="00DE6985"/>
+    <w:rsid w:val="00E00A04"/>
+    <w:rsid w:val="00E06601"/>
+    <w:rsid w:val="00E072A1"/>
+    <w:rsid w:val="00E12B64"/>
+    <w:rsid w:val="00E6169C"/>
+    <w:rsid w:val="00E83992"/>
+    <w:rsid w:val="00E91E54"/>
+    <w:rsid w:val="00E94C06"/>
+    <w:rsid w:val="00EB02DA"/>
+    <w:rsid w:val="00EB1AF5"/>
+    <w:rsid w:val="00ED0BB4"/>
+    <w:rsid w:val="00ED40FF"/>
+    <w:rsid w:val="00F40F49"/>
+    <w:rsid w:val="00F56CD7"/>
+    <w:rsid w:val="00F64321"/>
+    <w:rsid w:val="00F71EFD"/>
+    <w:rsid w:val="00F960D0"/>
+    <w:rsid w:val="00FB4BDC"/>
+    <w:rsid w:val="00FC3E63"/>
+    <w:rsid w:val="00FC4F43"/>
+    <w:rsid w:val="00FF675E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="undOvr"/>
+    <m:naryLim m:val="subSup"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="it-IT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4B9C7FDB"/>
-  <w15:docId w15:val="{9AC1A4AB-368A-4F9C-94FA-2FE2D235ECFD}"/>
+  <w14:docId w14:val="017C232C"/>
+  <w15:docId w15:val="{C2C91355-F498-40FC-AB57-294061ED0007}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -758,163 +1448,152 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...86 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -975,144 +1654,269 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00580ACE"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="Titolo1Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C80AC0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004E5EFC"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestofumettoCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A3A8D"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00057D01"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
+    <w:name w:val="Testo fumetto Carattere"/>
+    <w:link w:val="Testofumetto"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00057D01"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
-    <w:name w:val="Testo fumetto Carattere"/>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
-    <w:link w:val="Testofumetto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A3A8D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00115924"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="0081331E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
+    <w:name w:val="Titolo 1 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C80AC0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazione">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="IntestazioneCarattere"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F2F90"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
+    <w:name w:val="Intestazione Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Intestazione"/>
+    <w:rsid w:val="006F2F90"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pidipagina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="PidipaginaCarattere"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F2F90"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
+    <w:name w:val="Piè di pagina Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Pidipagina"/>
+    <w:rsid w:val="006F2F90"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:optimizeForBrowser/>
+  <w:divs>
+    <w:div w:id="768358880">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="932006083">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1359,65 +2163,412 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>56</Words>
-  <Characters>322</Characters>
+  <Words>62</Words>
+  <Characters>357</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Acer</Company>
+  <Company>Dip. Te.S.A.F.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>377</CharactersWithSpaces>
+  <CharactersWithSpaces>418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="114" baseType="variant">
+      <vt:variant>
+        <vt:i4>4325379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.unipd.it/contatti/rubrica?ruolo=2&amp;checkout=cerca&amp;persona=tesaf&amp;key=D320000</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.unipd.it/contatti/rubrica?ruolo=2&amp;checkout=cerca&amp;persona=tesaf&amp;key=D320000</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.unipd.it/contatti/rubrica?ruolo=2&amp;checkout=cerca&amp;persona=tesaf&amp;key=D320000</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704019</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=360</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.unipd.it/contatti/rubrica?ruolo=2&amp;checkout=cerca&amp;persona=tesaf&amp;key=D320000</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.unipd.it/contatti/rubrica?ruolo=2&amp;checkout=cerca&amp;persona=tesaf&amp;key=D320000</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179731</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=368</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=359</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=374</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=363</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=363</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=358</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=358</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900624</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=357</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900624</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=357</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572947</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=362</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.unipd.it/contatti/rubrica?ruolo=2&amp;checkout=cerca&amp;persona=tesaf&amp;key=D320000</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835088</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.agraria.unipd.it/it/didattica/info.asp?idAACL=356</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.unipd.it/contatti/rubrica?ruolo=2&amp;checkout=cerca&amp;persona=tesaf&amp;key=D320000</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Valued Acer Customer</dc:creator>
+  <dc:creator>Nicoletta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>