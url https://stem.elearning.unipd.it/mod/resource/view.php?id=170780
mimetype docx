--- v0 (2025-11-05)
+++ v1 (2026-05-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2B4B79D1" w14:textId="77777777" w:rsidR="004A3A8D" w:rsidRDefault="004A3A8D" w:rsidP="0081331E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0042690A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63FEBC5D" wp14:editId="3E8D2E0D">
             <wp:extent cx="1836420" cy="853440"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Immagine 1" descr="sigilloLogoUnipd_CMYK2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="sigilloLogoUnipd_CMYK2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -228,327 +228,302 @@
       <w:r w:rsidR="007C0CD9">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D02ADC" w14:textId="77777777" w:rsidR="0081331E" w:rsidRDefault="0081331E" w:rsidP="004A3A8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ACC000E" w14:textId="77777777" w:rsidR="0081331E" w:rsidRDefault="0081331E" w:rsidP="0004499F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F2ADF38" w14:textId="199B2AF1" w:rsidR="0081331E" w:rsidRPr="00625515" w:rsidRDefault="00625515" w:rsidP="004A3A8D">
+    <w:p w14:paraId="4F2ADF38" w14:textId="199B2AF1" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="00625515" w:rsidP="004A3A8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00625515">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3040">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-        <w:t>Master’s</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Master’s Thesis Title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC241C8" w14:textId="77777777" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="004A3A8D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496278B6" w14:textId="77777777" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="004A3A8D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61BDBCE6" w14:textId="77777777" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="004A3A8D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4704BB24" w14:textId="77777777" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="004A3A8D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8C2A06" w14:textId="77777777" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="0081331E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3040">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Relatore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00625515">
-[...7 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B34E8C4" w14:textId="77777777" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="0081331E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10077855" w14:textId="77CE429A" w:rsidR="0004499F" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="0004499F">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00625515">
-[...6 lines deleted...]
-        <w:t>Thesis</w:t>
+      <w:r w:rsidRPr="00DA3040">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Studente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00625515">
-[...86 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="00DA3040">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3040">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>matricol</w:t>
+      </w:r>
+      <w:r w:rsidR="0004499F" w:rsidRPr="00DA3040">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="0004499F">
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0004499F" w:rsidRPr="00DA3040">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0004499F">
+      <w:r w:rsidR="0004499F" w:rsidRPr="00DA3040">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...63 lines deleted...]
-    <w:p w14:paraId="6676793C" w14:textId="77777777" w:rsidR="0081331E" w:rsidRDefault="0081331E" w:rsidP="0081331E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(name, surname, matriculation number)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6676793C" w14:textId="77777777" w:rsidR="0081331E" w:rsidRPr="00DA3040" w:rsidRDefault="0081331E" w:rsidP="0081331E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A66AF5B" w14:textId="77777777" w:rsidR="0004499F" w:rsidRDefault="0004499F" w:rsidP="0081331E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A66AF5B" w14:textId="77777777" w:rsidR="0004499F" w:rsidRPr="00DA3040" w:rsidRDefault="0004499F" w:rsidP="0081331E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A15DE51" w14:textId="30622A59" w:rsidR="0081331E" w:rsidRPr="004A3A8D" w:rsidRDefault="0081331E" w:rsidP="0081331E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A15DE51" w14:textId="720D03FB" w:rsidR="0081331E" w:rsidRPr="004A3A8D" w:rsidRDefault="0081331E" w:rsidP="0081331E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Anno Accademico </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>201./</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3040">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>./</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>201.</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3040">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0081331E" w:rsidRPr="004A3A8D" w:rsidSect="00900621">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -574,54 +549,56 @@
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A3A8D"/>
     <w:rsid w:val="000043CE"/>
     <w:rsid w:val="0004499F"/>
     <w:rsid w:val="00090DBE"/>
     <w:rsid w:val="000A5C36"/>
     <w:rsid w:val="001C683A"/>
     <w:rsid w:val="00370E33"/>
     <w:rsid w:val="0042690A"/>
     <w:rsid w:val="00447CB0"/>
     <w:rsid w:val="004A3A8D"/>
     <w:rsid w:val="00625515"/>
     <w:rsid w:val="00676AF3"/>
     <w:rsid w:val="007C0CD9"/>
     <w:rsid w:val="0081331E"/>
     <w:rsid w:val="009A0EE3"/>
+    <w:rsid w:val="00A174CA"/>
     <w:rsid w:val="00CC3D1E"/>
     <w:rsid w:val="00D121B3"/>
     <w:rsid w:val="00D67342"/>
     <w:rsid w:val="00D82551"/>
+    <w:rsid w:val="00DA3040"/>
     <w:rsid w:val="00EF0E04"/>
     <w:rsid w:val="00F240E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -732,94 +709,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1375,51 +1356,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>56</Words>
   <Characters>322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>